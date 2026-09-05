--- v0 (2026-02-22)
+++ v1 (2026-09-05)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4F618B59" w14:textId="77777777" w:rsidR="00D8188B" w:rsidRPr="006148F3" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
+    <w:p w14:paraId="4F618B59" w14:textId="2CCEE5C1" w:rsidR="00D8188B" w:rsidRPr="006148F3" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
       <w:pPr>
         <w:pStyle w:val="m6808875488422803205gmail-msotitle"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006148F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>Università degli Studi di Bergamo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2BB28B" w14:textId="77777777" w:rsidR="00D8188B" w:rsidRPr="006148F3" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
+    <w:p w14:paraId="6C2BB28B" w14:textId="3E79A930" w:rsidR="00D8188B" w:rsidRPr="006148F3" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
       <w:pPr>
         <w:pStyle w:val="m6808875488422803205gmail-msotitle"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE22CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>Centro Competenza Lingue</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE22CC">
@@ -82,999 +82,1191 @@
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE22CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>C.I.S. ITALIANO</w:t>
       </w:r>
       <w:r w:rsidRPr="006148F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> PER STRANIERI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636D6DD6" w14:textId="77777777" w:rsidR="00D8188B" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
+    <w:p w14:paraId="636D6DD6" w14:textId="1B4E3EB6" w:rsidR="00D8188B" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="781BA7F2" w14:textId="3D00A037" w:rsidR="00D8188B" w:rsidRPr="00DD1943" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
+    <w:p w14:paraId="781BA7F2" w14:textId="24663B09" w:rsidR="00D8188B" w:rsidRPr="00DD1943" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1943">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">CORSI </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">CORSI INTENSIVI  </w:t>
+      </w:r>
+      <w:r w:rsidR="00602839">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Settembre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D962FD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD1943">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">INTENSIVI  </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D962FD">
+        <w:t>(a.a.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00602839">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-2</w:t>
+      </w:r>
+      <w:r w:rsidR="00602839">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD1943">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...43 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5806DCC2" w14:textId="77777777" w:rsidR="00D8188B" w:rsidRPr="006148F3" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
+    <w:p w14:paraId="5806DCC2" w14:textId="07673DA1" w:rsidR="00D8188B" w:rsidRPr="006148F3" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A4FE368" w14:textId="77777777" w:rsidR="00D8188B" w:rsidRPr="00DC305B" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
+    <w:p w14:paraId="1A4FE368" w14:textId="7745C684" w:rsidR="00D8188B" w:rsidRPr="00DC305B" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC305B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>LIVELLO A2/B1</w:t>
+        <w:t>LIVELLO A2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D3D9F6" w14:textId="2442D6A5" w:rsidR="00D8188B" w:rsidRPr="00DC305B" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
+    <w:p w14:paraId="05D3D9F6" w14:textId="2DFC4102" w:rsidR="00D8188B" w:rsidRPr="00DC305B" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC305B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Docente</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC305B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>: Monica Piantoni (</w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="00DC305B">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>monica.piantoni@unibg.it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC305B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5D694B" w14:textId="4F671B9B" w:rsidR="00D8188B" w:rsidRPr="00DC305B" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2B5D694B" w14:textId="3E842BD3" w:rsidR="00D8188B" w:rsidRPr="00DC305B" w:rsidRDefault="00DE56A2" w:rsidP="00DE56A2">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE56A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42819D27" wp14:editId="3C448F06">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4734560</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5715</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2095500" cy="3322320"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Casella di testo 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2095500" cy="3322320"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="21FDACC5" w14:textId="00A43E4B" w:rsidR="00DE56A2" w:rsidRDefault="00DE56A2">
+                            <w:r w:rsidRPr="00D962FD">
+                              <w:rPr>
+                                <w:noProof/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37F67693" wp14:editId="40752C7A">
+                                  <wp:extent cx="1416050" cy="1063625"/>
+                                  <wp:effectExtent l="114300" t="152400" r="88900" b="155575"/>
+                                  <wp:docPr id="1086544068" name="Immagine 1" descr="Immagine che contiene testo, Carattere, design&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto."/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="1086544068" name="Immagine 1" descr="Immagine che contiene testo, Carattere, design&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto."/>
+                                          <pic:cNvPicPr/>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId6"/>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr>
+                                          <a:xfrm rot="782431">
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="1416050" cy="1063625"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
+                            </w:r>
+                            <w:r w:rsidRPr="00DE56A2">
+                              <w:rPr>
+                                <w:noProof/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FC7AF09" wp14:editId="725B15BE">
+                                  <wp:extent cx="1090573" cy="1483686"/>
+                                  <wp:effectExtent l="266700" t="171450" r="205105" b="173990"/>
+                                  <wp:docPr id="1" name="Immagine 1"/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="1" name=""/>
+                                          <pic:cNvPicPr/>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId7"/>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr>
+                                          <a:xfrm rot="1400046">
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="1095946" cy="1490996"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="42819D27" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Casella di testo 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:372.8pt;margin-top:.45pt;width:165pt;height:261.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAD+2Ah+QEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3acuN1YcVbb3W5V&#10;aXuRtv0AjHGMCgwFEjv9+h2wNxu1b1X9gMDDnJlz5rC9HrUiR+G8BFPT5SKnRBgOrTT7mv74fv/m&#10;ihIfmGmZAiNqehKeXu9ev9oOthIF9KBa4QiCGF8NtqZ9CLbKMs97oZlfgBUGgx04zQIe3T5rHRsQ&#10;XausyPO32QCutQ648B7/3k1Bukv4XSd4+Np1XgSiaoq9hbS6tDZxzXZbVu0ds73kcxvsH7rQTBos&#10;eoa6Y4GRg5N/QWnJHXjowoKDzqDrJBeJA7JZ5n+weeyZFYkLiuPtWSb//2D5l+Oj/eZIGN/DiANM&#10;JLx9AP7TEwO3PTN7ceMcDL1gLRZeRsmywfpqTo1S+8pHkGb4DC0OmR0CJKCxczqqgjwJouMATmfR&#10;xRgIx59FvinLHEMcY6tVUayKNJaMVc/p1vnwUYAmcVNTh1NN8Oz44ENsh1XPV2I1A/dSqTRZZchQ&#10;001ZlCnhIqJlQOMpqWt6lcdvskJk+cG0KTkwqaY9FlBmph2ZTpzD2Ix4MdJvoD2hAA4mg+GDwE0P&#10;7jclA5qrpv7XgTlBifpkUMTNcr2ObkyHdfkOGRN3GWkuI8xwhKppoGTa3obk4InrDYrdySTDSydz&#10;r2iapM5s8OjKy3O69fIMd08AAAD//wMAUEsDBBQABgAIAAAAIQD+dukd3QAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo3arpKUhm6oCcQVRfiRubrxNosbrKHab8PY4JziO&#10;ZjTzTb4bbSuu1PvGMcJyoUAQl840XCF8vD/f3YPwQbPRrWNC+CEPu2J2k+vMuIHf6HoIlYgl7DON&#10;UIfQZVL6siar/cJ1xNE7ud7qEGVfSdPrIZbbVq6UWkurG44Lte7osabyfLhYhM+X0/dXol6rJ5t2&#10;gxuVZLuViLfzcf8AItAY/sIw4Ud0KCLT0V3YeNEibJJ0HaMIWxCTrTaTPiKkq2QJssjl/wfFLwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAD+2Ah+QEAAM4DAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD+dukd3QAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AFMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="21FDACC5" w14:textId="00A43E4B" w:rsidR="00DE56A2" w:rsidRDefault="00DE56A2">
+                      <w:r w:rsidRPr="00D962FD">
+                        <w:rPr>
+                          <w:noProof/>
+                        </w:rPr>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37F67693" wp14:editId="40752C7A">
+                            <wp:extent cx="1416050" cy="1063625"/>
+                            <wp:effectExtent l="114300" t="152400" r="88900" b="155575"/>
+                            <wp:docPr id="1086544068" name="Immagine 1" descr="Immagine che contiene testo, Carattere, design&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto."/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="1086544068" name="Immagine 1" descr="Immagine che contiene testo, Carattere, design&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto."/>
+                                    <pic:cNvPicPr/>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId6"/>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr>
+                                    <a:xfrm rot="782431">
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="1416050" cy="1063625"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </w:r>
+                      <w:r w:rsidRPr="00DE56A2">
+                        <w:rPr>
+                          <w:noProof/>
+                        </w:rPr>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FC7AF09" wp14:editId="725B15BE">
+                            <wp:extent cx="1090573" cy="1483686"/>
+                            <wp:effectExtent l="266700" t="171450" r="205105" b="173990"/>
+                            <wp:docPr id="1" name="Immagine 1"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="1" name=""/>
+                                    <pic:cNvPicPr/>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId7"/>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr>
+                                    <a:xfrm rot="1400046">
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="1095946" cy="1490996"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="30C07A04" w14:textId="7C53E5CF" w:rsidR="00FE121E" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
+    <w:p w14:paraId="30C07A04" w14:textId="6CB6AAB9" w:rsidR="00FE121E" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC305B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Durata del corso</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC305B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00D962FD">
-[...45 lines deleted...]
-        <w:t>3 febbraio</w:t>
+      <w:r w:rsidR="00602839" w:rsidRPr="00602839">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1 – 11 settembre</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC305B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="399D1B31" w14:textId="525101C4" w:rsidR="00D8188B" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC305B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Orario</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC305B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">: ore 9 – 13 (con pausa! </w:t>
+        <w:t xml:space="preserve">: ore </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00602839">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9 – 13</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC305B">
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (con pausa! </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC305B">
+        <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>😉</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC305B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D9D3686" w14:textId="2CDC7AA1" w:rsidR="00FE121E" w:rsidRDefault="00D962FD" w:rsidP="00D8188B">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00F76167">
+    <w:p w14:paraId="7D9D3686" w14:textId="562D9567" w:rsidR="00FE121E" w:rsidRDefault="00D962FD" w:rsidP="00D8188B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D125FD">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15B52256" wp14:editId="5E144F67">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4504055</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>38735</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1976120" cy="1296670"/>
                 <wp:effectExtent l="133350" t="228600" r="138430" b="227330"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="4" name="Casella di testo 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm rot="807766">
                           <a:off x="0" y="0"/>
                           <a:ext cx="1976120" cy="1296670"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2FEFB702" w14:textId="55750978" w:rsidR="00F76167" w:rsidRDefault="00D962FD" w:rsidP="00F76167">
+                          <w:p w14:paraId="2FEFB702" w14:textId="2FC27A21" w:rsidR="00F76167" w:rsidRDefault="00F76167" w:rsidP="00F76167">
                             <w:pPr>
                               <w:ind w:right="-27"/>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D962FD">
-[...38 lines deleted...]
-                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="15B52256" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Casella di testo 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:354.65pt;margin-top:3.05pt;width:155.6pt;height:102.1pt;rotation:882296fd;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEkBP5FAIAAAQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N46jxNlYcVbbbFNV&#10;2l6kbT8AYxyjYoYOJPb26zuQKIm2b1V5QMAMhzlnDuv7sTfsqNBrsBXPJ1POlJXQaLuv+I/vu3d3&#10;nPkgbCMMWFXxF+X5/ebtm/XgSjWDDkyjkBGI9eXgKt6F4Mos87JTvfATcMpSsAXsRaAt7rMGxUDo&#10;vclm02mRDYCNQ5DKezp9PAX5JuG3rZLha9t6FZipONUW0oxpruOcbdai3KNwnZbnMsQ/VNELbenR&#10;C9SjCIIdUP8F1WuJ4KENEwl9Bm2rpUociE0+fcXmuRNOJS4kjncXmfz/g5Vfjs/uG7IwvoeRGphI&#10;ePcE8qdnFradsHv1gAhDp0RDD+dRsmxwvjxfjVL70keQevgMDTVZHAIkoLHFniGQ6nfT5bIo0iGR&#10;ZvQUdePl0gE1Bibj+6tlkc8oJCmWz1ZFsUw9ykQZsaLCDn34qKBncVFxpBYnWHF88iHWdk2J6R6M&#10;bnbamLTBfb01yI6C7LBLI9F5lWYsGyq+WswWCdlCvJ+c0utAdjW6j4ziOBkoavPBNiklCG1Oa6rE&#10;2LNYUZ+TUmGsR0qMotXQvJBsSSDiTN+ICHWAvzkbyJIV978OAhVn5pMl6Vf5fB49nDbzxTLqhLeR&#10;+jYirCSoigfOTsttSL6POlh4oBa1Oul1reRcK1ktyXj+FtHLt/uUdf28mz8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQApi6iS3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LbsIwEEX3lfoP1iB1V+wE&#10;8WgaByGkVqg7oJVYOvE0iYjHkW0g+XvMql2O7tW5Z/L1YDp2RedbSxKSqQCGVFndUi3h+/jxugLm&#10;gyKtOksoYUQP6+L5KVeZtjfa4/UQahYh5DMloQmhzzj3VYNG+antkWL2a51RIZ6u5tqpW4SbjqdC&#10;LLhRLcWFRvW4bbA6Hy4mUsbjsN+cjP/sy5/T7mtczldbJ+XLZNi8Aws4hL8yPPSjOhTRqbQX0p51&#10;EpbibRarEhYJsEcuUjEHVkpIEzEDXuT8/wvFHQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AMSQE/kUAgAABAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhACmLqJLfAAAACgEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="15B52256" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:354.65pt;margin-top:3.05pt;width:155.6pt;height:102.1pt;rotation:882296fd;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIiwykFwIAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N06ixNlYcVbbbFNV&#10;2l6kbT8AYxyjYoYOJPb26zsQK4m2b1V5QMAMhzlnDpv7oTPspNBrsCWfTaacKSuh1vZQ8h/f9+/u&#10;OPNB2FoYsKrkL8rz++3bN5veFWoOLZhaISMQ64velbwNwRVZ5mWrOuEn4JSlYAPYiUBbPGQ1ip7Q&#10;O5PNp9M86wFrhyCV93T6eA7ybcJvGiXD16bxKjBTcqotpBnTXMU5225EcUDhWi3HMsQ/VNEJbenR&#10;C9SjCIIdUf8F1WmJ4KEJEwldBk2jpUociM1s+orNcyucSlxIHO8uMvn/Byu/nJ7dN2RheA8DNTCR&#10;8O4J5E/PLOxaYQ/qARH6VomaHp5FybLe+WK8GqX2hY8gVf8ZamqyOAZIQEODHUMg1e+mq1Wep0Mi&#10;zegp6sbLpQNqCEzG99erfDankKTYbL7O81XqUSaKiBUVdujDRwUdi4uSI7U4wYrTkw+xtmtKTPdg&#10;dL3XxqQNHqqdQXYSZId9GonOqzRjWV/y9XK+TMgW4v3klE4HsqvRXWQUx9lAUZsPtk4pQWhzXlMl&#10;xo5iRX3OSoWhGpiuRyWjdhXUL6Re0omo028iXi3gb856cmbJ/a+jQMWZ+WSpA+vZYhGtnDaL5SrK&#10;hbeR6jYirCSokgfOzstdSPaPclh4oE41Osl2rWQsmRyX1Bx/R7T07T5lXf/w9g8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQApi6iS3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LbsIwEEX3lfoP1iB1&#10;V+wE8WgaByGkVqg7oJVYOvE0iYjHkW0g+XvMql2O7tW5Z/L1YDp2RedbSxKSqQCGVFndUi3h+/jx&#10;ugLmgyKtOksoYUQP6+L5KVeZtjfa4/UQahYh5DMloQmhzzj3VYNG+antkWL2a51RIZ6u5tqpW4Sb&#10;jqdCLLhRLcWFRvW4bbA6Hy4mUsbjsN+cjP/sy5/T7mtczldbJ+XLZNi8Aws4hL8yPPSjOhTRqbQX&#10;0p51EpbibRarEhYJsEcuUjEHVkpIEzEDXuT8/wvFHQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAIiLDKQXAgAACwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACmLqJLfAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2FEFB702" w14:textId="55750978" w:rsidR="00F76167" w:rsidRDefault="00D962FD" w:rsidP="00F76167">
+                    <w:p w14:paraId="2FEFB702" w14:textId="2FC27A21" w:rsidR="00F76167" w:rsidRDefault="00F76167" w:rsidP="00F76167">
                       <w:pPr>
                         <w:ind w:right="-27"/>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D962FD">
-[...35 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00AA1791">
-[...5 lines deleted...]
-        <w:t>Giovedì 1</w:t>
+      <w:r w:rsidR="00AA1791" w:rsidRPr="00D125FD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Giovedì </w:t>
+      </w:r>
+      <w:r w:rsidR="00602839" w:rsidRPr="00D125FD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>10 settembre non c’è lezione</w:t>
+      </w:r>
+      <w:r w:rsidR="00602839">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA121D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE121E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Welcome Meeting)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B290270" w14:textId="1D9B83D9" w:rsidR="00D8188B" w:rsidRPr="00DC305B" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8188B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Dove?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...68 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00602839">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aula </w:t>
+      </w:r>
+      <w:r w:rsidR="00602839" w:rsidRPr="00602839">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE121E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Sede di Pignolo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (controllate la bacheca</w:t>
       </w:r>
       <w:r w:rsidR="00FE121E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> per eventuali cambiamenti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>!)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F4F6225" w14:textId="5994ED2C" w:rsidR="00D8188B" w:rsidRPr="00DC305B" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BD84297" w14:textId="77777777" w:rsidR="00D8188B" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="39865906" w14:textId="73A8422B" w:rsidR="00D125FD" w:rsidRPr="00D125FD" w:rsidRDefault="00D125FD" w:rsidP="00D125FD">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE56A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>LIBRO:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D125FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE56A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>Nuovo Contatto.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE56A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Corso di lingua e civiltà italiana per stranieri. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE56A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>Manuale A2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>, Loescher editore</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE56A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ISBN </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE56A2" w:rsidRPr="00DE56A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>8858308689</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD84297" w14:textId="72122008" w:rsidR="00D8188B" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="727F5C1E" w14:textId="46C9AD2A" w:rsidR="00D8188B" w:rsidRPr="00DC305B" w:rsidRDefault="003C16AC" w:rsidP="00D8188B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>Materiali e l</w:t>
       </w:r>
       <w:r w:rsidR="00D8188B" w:rsidRPr="00F95443">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">avagna dei corsi su </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D8188B" w:rsidRPr="00F95443">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>Moodle</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D8188B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="003C16AC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>https://elearning15.unibg.it/course/view.php?id=3354</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AFDCCC2" w14:textId="77777777" w:rsidR="00D8188B" w:rsidRDefault="00D8188B" w:rsidP="00D8188B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15A4EAA6" w14:textId="77777777" w:rsidR="000D059B" w:rsidRDefault="000D059B">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72CA904F" w14:textId="77777777" w:rsidR="000D059B" w:rsidRDefault="007D45DD">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
       </w:pPr>
       <w:r>
         <w:t>Dopo l’intensivo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64032261" w14:textId="0D42DFEB" w:rsidR="000066A0" w:rsidRPr="000066A0" w:rsidRDefault="000066A0" w:rsidP="000066A0">
+    <w:p w14:paraId="64032261" w14:textId="7CCEB248" w:rsidR="000066A0" w:rsidRPr="000066A0" w:rsidRDefault="000066A0" w:rsidP="000066A0">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="819"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="641" w:right="57" w:hanging="357"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000066A0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Test d’ingresso:</w:t>
       </w:r>
       <w:r w:rsidRPr="000066A0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00602839">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>sabato 12 settembre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000066A0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D125FD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ore 9-12,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000066A0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aula 18</w:t>
+      </w:r>
       <w:r w:rsidR="00D962FD">
         <w:rPr>
-          <w:bCs/>
-[...4 lines deleted...]
-        <w:t>vener</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="000066A0">
         <w:rPr>
-          <w:bCs/>
-[...90 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pignolo </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395AD0AD" w14:textId="77777777" w:rsidR="00D962FD" w:rsidRDefault="007D45DD" w:rsidP="00D8188B">
+    <w:p w14:paraId="395AD0AD" w14:textId="398C58D3" w:rsidR="00D962FD" w:rsidRDefault="007D45DD" w:rsidP="00D8188B">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="819"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="641" w:right="57" w:hanging="357"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D45DD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Corsi semestrali (tutti i livelli): </w:t>
       </w:r>
       <w:r w:rsidRPr="007D45DD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Durata: da </w:t>
       </w:r>
       <w:r w:rsidR="00D8188B" w:rsidRPr="007D45DD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">fine </w:t>
       </w:r>
-      <w:r w:rsidR="00D962FD">
-[...4 lines deleted...]
-        <w:t>febbraio</w:t>
+      <w:r w:rsidR="00602839">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>settembre</w:t>
       </w:r>
       <w:r w:rsidR="00D8188B" w:rsidRPr="007D45DD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
-      <w:r w:rsidR="00D962FD">
-[...4 lines deleted...]
-        <w:t>maggio</w:t>
+      <w:r w:rsidR="00602839">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>dicembre</w:t>
       </w:r>
       <w:r w:rsidR="003C16AC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D8188B" w:rsidRPr="007D45DD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00D962FD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="000066A0">
         <w:rPr>
           <w:sz w:val="28"/>
@@ -1149,74 +1341,72 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D45DD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ore</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="007D45DD">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D8188B" w:rsidRPr="007D45DD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">48 </w:t>
       </w:r>
       <w:r w:rsidR="007D45DD" w:rsidRPr="007D45DD">
         <w:rPr>
           <w:spacing w:val="-61"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D45DD" w:rsidRPr="007D45DD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ore</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D8188B" w:rsidRPr="007D45DD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> in presenza + 12 di attività online</w:t>
       </w:r>
       <w:r w:rsidR="007D45DD" w:rsidRPr="007D45DD">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D8188B" w:rsidRPr="007D45DD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(6</w:t>
       </w:r>
       <w:r w:rsidR="007D45DD" w:rsidRPr="007D45DD">
         <w:rPr>
           <w:sz w:val="28"/>
@@ -1247,51 +1437,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D45DD" w:rsidRPr="007D45DD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Erasmus</w:t>
       </w:r>
       <w:r w:rsidR="003C16AC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, 50% frequenza</w:t>
       </w:r>
       <w:r w:rsidR="007D45DD" w:rsidRPr="007D45DD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9C9CF6" w14:textId="5B0A1535" w:rsidR="00D8188B" w:rsidRPr="007D45DD" w:rsidRDefault="007D45DD" w:rsidP="00D8188B">
+    <w:p w14:paraId="3D9C9CF6" w14:textId="3409FBFE" w:rsidR="00D8188B" w:rsidRPr="007D45DD" w:rsidRDefault="007D45DD" w:rsidP="00D8188B">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="819"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="641" w:right="57" w:hanging="357"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D45DD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Corsi semestrali speciali</w:t>
       </w:r>
@@ -1323,417 +1513,252 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="000066A0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> /</w:t>
       </w:r>
       <w:r w:rsidR="00D8188B" w:rsidRPr="007D45DD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cultura</w:t>
       </w:r>
       <w:r w:rsidR="00D962FD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...21 lines deleted...]
-      </w:r>
       <w:r w:rsidR="000066A0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> /</w:t>
+        <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00D8188B" w:rsidRPr="007D45DD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pronuncia e comunicazione</w:t>
       </w:r>
       <w:r w:rsidR="000066A0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D8188B" w:rsidRPr="00B65A30">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>espressiva</w:t>
       </w:r>
       <w:r w:rsidR="00B65A30" w:rsidRPr="00B65A30">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidR="00D8188B" w:rsidRPr="00B65A30">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Comprensione</w:t>
       </w:r>
       <w:r w:rsidR="00D8188B" w:rsidRPr="007D45DD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> e produzione orale</w:t>
       </w:r>
+      <w:r w:rsidR="00602839">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> /Italiano contemporaneo, livello C1</w:t>
+      </w:r>
       <w:r w:rsidR="000066A0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1 incontro settimanale di 2 ore, 3 cfu</w:t>
       </w:r>
       <w:r w:rsidR="000066A0" w:rsidRPr="007D45DD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D8188B" w:rsidRPr="007D45DD">
         <w:rPr>
-          <w:sz w:val="28"/>
-[...101 lines deleted...]
-          <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41650EEF" w14:textId="77777777" w:rsidR="007D45DD" w:rsidRDefault="007D45DD" w:rsidP="007D45DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="819"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="57"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19EC34E0" w14:textId="77777777" w:rsidR="007D45DD" w:rsidRPr="007D45DD" w:rsidRDefault="007D45DD" w:rsidP="001342B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="819"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="57"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE22CC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74412D92" wp14:editId="447B29A5">
-            <wp:extent cx="5279515" cy="3016250"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74412D92" wp14:editId="24D33CE0">
+            <wp:extent cx="5607050" cy="3203375"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Immagine 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5455138" cy="3116586"/>
+                      <a:ext cx="5797389" cy="3312118"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007D45DD" w:rsidRPr="007D45DD">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="800" w:right="1080" w:bottom="280" w:left="980" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17170DA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741A62B6"/>
     <w:lvl w:ilvl="0" w:tplc="65504DEC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10142" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E3AE4F0C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="11044" w:hanging="360"/>
@@ -1813,123 +1838,129 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A822C09A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="17363" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1182822809">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D059B"/>
     <w:rsid w:val="000066A0"/>
     <w:rsid w:val="000905C7"/>
     <w:rsid w:val="000D059B"/>
+    <w:rsid w:val="001240FF"/>
     <w:rsid w:val="001342B7"/>
     <w:rsid w:val="002D69A3"/>
     <w:rsid w:val="0035690A"/>
     <w:rsid w:val="003C16AC"/>
     <w:rsid w:val="005C31A8"/>
+    <w:rsid w:val="00602839"/>
     <w:rsid w:val="00613BA2"/>
     <w:rsid w:val="006F1C31"/>
     <w:rsid w:val="007D45DD"/>
+    <w:rsid w:val="00903098"/>
     <w:rsid w:val="00AA1791"/>
     <w:rsid w:val="00B276DB"/>
     <w:rsid w:val="00B65A30"/>
     <w:rsid w:val="00CB4B89"/>
     <w:rsid w:val="00CD2C2A"/>
+    <w:rsid w:val="00D125FD"/>
+    <w:rsid w:val="00D12B1D"/>
     <w:rsid w:val="00D8188B"/>
     <w:rsid w:val="00D962FD"/>
+    <w:rsid w:val="00DC30DC"/>
     <w:rsid w:val="00DC5CFB"/>
+    <w:rsid w:val="00DE56A2"/>
     <w:rsid w:val="00F76167"/>
     <w:rsid w:val="00F83F51"/>
     <w:rsid w:val="00FA121D"/>
     <w:rsid w:val="00FE121E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4CFDB6B9"/>
   <w15:docId w15:val="{4AA31A70-9E67-4922-A215-A02CBDABF180}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2406,55 +2437,84 @@
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="m6808875488422803205gmail-msotitle">
     <w:name w:val="m_6808875488422803205gmail-msotitle"/>
     <w:basedOn w:val="Normale"/>
     <w:rsid w:val="00D8188B"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="290790182">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1350065132">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monica.piantoni@unibg.it" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monica.piantoni@unibg.it" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2701,75 +2761,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>171</Words>
-  <Characters>975</Characters>
+  <Words>173</Words>
+  <Characters>990</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - INFORMAZIONI_IntensivoA2_B1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Università degli Studi di Bergamo</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1144</CharactersWithSpaces>
+  <CharactersWithSpaces>1161</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - INFORMAZIONI_IntensivoA2_B1</dc:title>
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-09-17T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2024-09-03T00:00:00Z</vt:filetime>
   </property>